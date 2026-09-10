--- v0 (2026-06-19)
+++ v1 (2026-09-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Supplier</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>XXS</t>
   </si>
   <si>
     <t>XS</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
@@ -106,131 +106,125 @@
   <si>
     <t>PINK BOHO MEDALLION</t>
   </si>
   <si>
     <t>25-01-2026</t>
   </si>
   <si>
     <t>M952</t>
   </si>
   <si>
     <t>GOLD STRIPE</t>
   </si>
   <si>
     <t>LOLA</t>
   </si>
   <si>
     <t>M1131</t>
   </si>
   <si>
     <t>BLUE FLORAL</t>
   </si>
   <si>
     <t>26-01-2026</t>
   </si>
   <si>
+    <t>EMBLEM</t>
+  </si>
+  <si>
+    <t>FY041S</t>
+  </si>
+  <si>
+    <t>TAN</t>
+  </si>
+  <si>
+    <t>FY041</t>
+  </si>
+  <si>
+    <t>DENIM BLUE</t>
+  </si>
+  <si>
+    <t>EMK2562</t>
+  </si>
+  <si>
+    <t>ROYAL BLUE</t>
+  </si>
+  <si>
+    <t>PRINT NEW</t>
+  </si>
+  <si>
+    <t>03-02-2026</t>
+  </si>
+  <si>
+    <t>DARLING</t>
+  </si>
+  <si>
+    <t>M1024</t>
+  </si>
+  <si>
+    <t>LIGHT BLUE</t>
+  </si>
+  <si>
+    <t>M924</t>
+  </si>
+  <si>
+    <t>WHITE</t>
+  </si>
+  <si>
+    <t>M1012</t>
+  </si>
+  <si>
+    <t>POLKA DOT PRINT</t>
+  </si>
+  <si>
+    <t>CAPSULE</t>
+  </si>
+  <si>
+    <t>M1090</t>
+  </si>
+  <si>
+    <t>BLACK</t>
+  </si>
+  <si>
+    <t>SIGNATURE</t>
+  </si>
+  <si>
+    <t>M921</t>
+  </si>
+  <si>
+    <t>GOLD</t>
+  </si>
+  <si>
+    <t>NAVY</t>
+  </si>
+  <si>
+    <t>09-02-2026</t>
+  </si>
+  <si>
     <t>HONEY SEED</t>
   </si>
   <si>
-    <t>M1148</t>
-[...76 lines deleted...]
-  <si>
     <t>M969</t>
   </si>
   <si>
     <t>M919</t>
   </si>
   <si>
     <t>BLUE PRINT</t>
   </si>
   <si>
     <t>M912</t>
   </si>
   <si>
     <t>CREAM/MULTICOLOR PRINT</t>
   </si>
   <si>
     <t>M1063</t>
   </si>
   <si>
     <t>IVORY EMBOSSED</t>
   </si>
   <si>
     <t>M939</t>
   </si>
   <si>
     <t>WHITE EMBROIDERY</t>
@@ -388,312 +382,459 @@
   <si>
     <t>H9562</t>
   </si>
   <si>
     <t>NAVY/WHITT</t>
   </si>
   <si>
     <t>H8949</t>
   </si>
   <si>
     <t>BLACK/RED</t>
   </si>
   <si>
     <t>J5731</t>
   </si>
   <si>
     <t>26-04-2026</t>
   </si>
   <si>
     <t>M956</t>
   </si>
   <si>
     <t>WHITE/ROYAL BLUE PRINT</t>
   </si>
   <si>
-    <t>M974</t>
-[...4 lines deleted...]
-  <si>
     <t>M1027</t>
   </si>
   <si>
     <t>LIGHT DENIM BLUE</t>
   </si>
   <si>
     <t>1560SF</t>
   </si>
   <si>
     <t>NAVY FLORAL</t>
   </si>
   <si>
     <t>22962SF</t>
   </si>
   <si>
     <t>27-04-2026</t>
   </si>
   <si>
     <t>BLUE GEO</t>
   </si>
   <si>
     <t>EMK10</t>
   </si>
   <si>
     <t>PRINT</t>
   </si>
   <si>
-    <t>EMK2580</t>
-[...1 lines deleted...]
-  <si>
     <t>M1032</t>
   </si>
   <si>
     <t>LIGHT BLUE PRINT</t>
   </si>
   <si>
     <t>H7433</t>
   </si>
   <si>
     <t>BLUE DENIM</t>
   </si>
   <si>
     <t>RHYTHM</t>
   </si>
   <si>
-    <t>QM607NC</t>
-[...4 lines deleted...]
-  <si>
     <t>QM607NH</t>
   </si>
   <si>
     <t>WHITE/MULTICOLOR BUTTERFLY</t>
   </si>
   <si>
     <t>QM607NB</t>
   </si>
   <si>
-    <t>QM607ND</t>
-[...4 lines deleted...]
-  <si>
     <t>H10345</t>
   </si>
   <si>
     <t>WHITE MULTICOLOR STRIPES</t>
   </si>
   <si>
     <t>M1159</t>
   </si>
   <si>
     <t>M947</t>
   </si>
   <si>
     <t>CREAM/BURGUNDY</t>
   </si>
   <si>
-    <t>M975</t>
-[...1 lines deleted...]
-  <si>
     <t>M948</t>
   </si>
   <si>
     <t>M1107</t>
   </si>
   <si>
     <t>M1156</t>
   </si>
   <si>
     <t>M1075</t>
   </si>
   <si>
     <t>PINK</t>
   </si>
   <si>
     <t>BRIGHT BLUE</t>
   </si>
   <si>
     <t>03-05-2026</t>
   </si>
   <si>
     <t>M1144</t>
   </si>
   <si>
     <t>FLORAL</t>
   </si>
   <si>
     <t>M1109</t>
   </si>
   <si>
     <t>BLUE BLOUSE</t>
   </si>
   <si>
     <t>M1031</t>
   </si>
   <si>
-    <t>M1146</t>
-[...1 lines deleted...]
-  <si>
     <t>M1154</t>
   </si>
   <si>
     <t>BLACK/WHITE</t>
   </si>
   <si>
     <t>CO Z</t>
   </si>
   <si>
     <t>EMB312</t>
   </si>
   <si>
     <t>10-05-2026</t>
   </si>
   <si>
     <t>Rh148G2</t>
   </si>
   <si>
     <t>BROWN COLORFUL STRIPES</t>
   </si>
   <si>
     <t>17-05-2026</t>
   </si>
   <si>
     <t>RHYSS2506</t>
   </si>
   <si>
     <t>Rhyss2506</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
-    <t>Qm658</t>
-[...4 lines deleted...]
-  <si>
     <t>20-05-2026</t>
   </si>
   <si>
-    <t>QM658</t>
-[...13 lines deleted...]
-  <si>
     <t>RHY023N</t>
   </si>
   <si>
-    <t>Studio</t>
-[...23 lines deleted...]
-    <t>QM607</t>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>RH187D</t>
+  </si>
+  <si>
+    <t>14-06-2026</t>
+  </si>
+  <si>
+    <t>15-07-2026</t>
+  </si>
+  <si>
+    <t>H7423</t>
+  </si>
+  <si>
+    <t>M1426</t>
+  </si>
+  <si>
+    <t>GRAY</t>
+  </si>
+  <si>
+    <t>EMK6156</t>
+  </si>
+  <si>
+    <t>Emk2562</t>
+  </si>
+  <si>
+    <t>GREY</t>
+  </si>
+  <si>
+    <t>M1249</t>
+  </si>
+  <si>
+    <t>M1437</t>
+  </si>
+  <si>
+    <t>EM60</t>
+  </si>
+  <si>
+    <t>16-07-2026</t>
+  </si>
+  <si>
+    <t>M960</t>
+  </si>
+  <si>
+    <t>PLUM</t>
+  </si>
+  <si>
+    <t>M1313</t>
+  </si>
+  <si>
+    <t>M1057</t>
   </si>
   <si>
     <t>CAMEL</t>
   </si>
   <si>
-    <t>RH340-1</t>
-[...41 lines deleted...]
-    <t>RH187D</t>
+    <t>M1215</t>
+  </si>
+  <si>
+    <t>M1216</t>
+  </si>
+  <si>
+    <t>M1217</t>
+  </si>
+  <si>
+    <t>RED</t>
+  </si>
+  <si>
+    <t>M1238</t>
+  </si>
+  <si>
+    <t>M1409</t>
+  </si>
+  <si>
+    <t>M1405</t>
+  </si>
+  <si>
+    <t>M1297</t>
+  </si>
+  <si>
+    <t>M1301</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
+  </si>
+  <si>
+    <t>CRANBERRY</t>
+  </si>
+  <si>
+    <t>H6079</t>
+  </si>
+  <si>
+    <t>MARLED BROWN</t>
+  </si>
+  <si>
+    <t>H6819</t>
+  </si>
+  <si>
+    <t>M811</t>
+  </si>
+  <si>
+    <t>M634</t>
+  </si>
+  <si>
+    <t>29-07-2026</t>
+  </si>
+  <si>
+    <t>M1279</t>
+  </si>
+  <si>
+    <t>M713</t>
+  </si>
+  <si>
+    <t>M1293</t>
+  </si>
+  <si>
+    <t>30-07-2026</t>
+  </si>
+  <si>
+    <t>M1253</t>
+  </si>
+  <si>
+    <t>02-08-2026</t>
+  </si>
+  <si>
+    <t>M1248</t>
+  </si>
+  <si>
+    <t>M1412</t>
+  </si>
+  <si>
+    <t>M1241</t>
+  </si>
+  <si>
+    <t>M1419</t>
+  </si>
+  <si>
+    <t>BLUE/BLACK</t>
+  </si>
+  <si>
+    <t>M1433</t>
+  </si>
+  <si>
+    <t>04-08-2026</t>
+  </si>
+  <si>
+    <t>M1360</t>
+  </si>
+  <si>
+    <t>M1219</t>
+  </si>
+  <si>
+    <t>M1295</t>
+  </si>
+  <si>
+    <t>M1362</t>
+  </si>
+  <si>
+    <t>M1330</t>
+  </si>
+  <si>
+    <t>BLACK/BROWN</t>
+  </si>
+  <si>
+    <t>M1247</t>
+  </si>
+  <si>
+    <t>M1308</t>
+  </si>
+  <si>
+    <t>BURGUNDY</t>
+  </si>
+  <si>
+    <t>M1427</t>
+  </si>
+  <si>
+    <t>M966</t>
+  </si>
+  <si>
+    <t>DARK BLUE DENIM</t>
+  </si>
+  <si>
+    <t>M1350</t>
+  </si>
+  <si>
+    <t>05-08-2026</t>
+  </si>
+  <si>
+    <t>M1440</t>
+  </si>
+  <si>
+    <t>IVORY</t>
+  </si>
+  <si>
+    <t>06-08-2026</t>
+  </si>
+  <si>
+    <t>09-08-2026</t>
+  </si>
+  <si>
+    <t>M1227</t>
+  </si>
+  <si>
+    <t>13-08-2026</t>
+  </si>
+  <si>
+    <t>EMB261040</t>
+  </si>
+  <si>
+    <t>AW2605</t>
+  </si>
+  <si>
+    <t>AW2608</t>
+  </si>
+  <si>
+    <t>M1310</t>
+  </si>
+  <si>
+    <t>M1345</t>
+  </si>
+  <si>
+    <t>DENIM</t>
+  </si>
+  <si>
+    <t>16-08-2026</t>
+  </si>
+  <si>
+    <t>M1343</t>
+  </si>
+  <si>
+    <t>17-08-2026</t>
+  </si>
+  <si>
+    <t>M1281</t>
+  </si>
+  <si>
+    <t>BLACK/IVORY ETHNIC STRIPE</t>
+  </si>
+  <si>
+    <t>M1346</t>
+  </si>
+  <si>
+    <t>MOCHA</t>
+  </si>
+  <si>
+    <t>M1320</t>
+  </si>
+  <si>
+    <t>GREEN FLORAL</t>
+  </si>
+  <si>
+    <t>M1233</t>
+  </si>
+  <si>
+    <t>M1239</t>
+  </si>
+  <si>
+    <t>TAUPE</t>
+  </si>
+  <si>
+    <t>M1411</t>
+  </si>
+  <si>
+    <t>M1268</t>
+  </si>
+  <si>
+    <t>M1221</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -741,51 +882,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76873c76b4f6511b78194dd9529656eb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a033ad71478ba3853529b066722d8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d38c7246c2e60ba7ead021ab3cef7a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1a5e719f125b2ad555aeb5ed81eed.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eddf963d61a8b7e7961bb57043721a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e026d9693637379b196215b822ca.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0e4cc5d4327b2d317a5e095b630b3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71918e5640dff5fd1cc44f2a1a0be9e2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8307c14007131609a8e4bae29e496.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc769e9ec3dcf0b6dbf5770c86ec9f9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da10d57ab4800adcfb61a5a91a9f805.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6041a8bb0a2181b46449eb3e06cda.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b058922428c482318953d4b5376716.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4528316f820bbb1083b620a3e25e9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c84e7dd41954e18ddb9fa27ed0fa5d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a82dde4a6f0924aaf7225a954dd86.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c2e30aac33179c51de142a121c6e0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ce981a40af206826cab10579fd212.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e301cf0a072baa4ae770e972805f0e1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3908387eb2e55754b8523616d51686.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801937f80ad269496e018eb985a9cfda.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60504a09e14a88c6fb529e0fc2bcd73b.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942702490d0fe44cc3434d424334dc09.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffadf25fabe42ee6795f6bbb0466220.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8775b8bde2f9a38e8cc3779d5394a5d.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0232aed8da1f67564e2d523ab07b5.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533a64869ee73ec49a8f077d9321fbb.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91508ad54c856a573bf0f59284a18934.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55206398b406e7eb4d0f575677c90d0a.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe15ca75650dd85a5d49dd6c98a3fb5.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07f2f330f46ee575b22ca950ab5493.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c80cfca06347505bb88a0d78f7294.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ac896ec78245fba5b3d96b2351cc0.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaee86c0c1bab04a41b5990266fa8d.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2a14a7e04121091849161bfc5f206.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe9af5b9a2fe91340c7c69ef283821.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ede9d7a51e87f244f5d96696a2aa0.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365faaf92f47d29c0a003982c1a8ed7.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a8c2c32ec0aea30d264fea1ebd59b.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25097d0b8277ad65ee6779097b2321ec.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e127cf834aefbf733f3a67d97bc4ef.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24714990fa5c45c6bc5881963f21bc1c.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fcbec4bcf8b9caf7f1eaf4d4fb319.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c8ea81cf0cce4c77fa56a18e7ab5f.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de5aa9d404a330547802a2afba5304.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d99a63df8190b12ac50e0aa9fcebc2.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d19dac474a7d5c96d3585d443656c.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b885c3423724a685f5048c7236a3d3c.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02006048f6a2fc255744779b42ce8dd8.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53bb4b76143f1924e6b0fd9082f64b.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e7e8f6fe7346da0a8b56b75e4fed9.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea9e6732f1e30e3b30081d6b50597f.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61a1bb77b6157f66eb519008b5703d.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585deb64e7472e12796e959f9f1aa26.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a4b811473f0f063c799b5b8986854.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69223819260fab526bc35ee8422b6fb.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11961220cc94d84517fc0109c61627.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07133c81bde7a1f0029b19752b15598.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3a8383a13e0f1869b5bddbbfb640c.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1269dc98bc86b06e069c080756047d3.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9955b292938ba34480099dd2f2836df.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e76cac23fd8d7aac38101bee9d2a4.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7dd6709e9947e7ebf5c52ae9d719c.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637e0abfd6311e31530d3f04f30cc36.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123bb4c2552d1940786e4c03e075b88.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa81acb9b3dffb3ae77658bf431cc07.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568a6cd52755296d86682d0d3851c69.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750183876f0f7c22503dc8a90f76bf9.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858fdad3143eb7fdc077cdd76c0dac8.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02b38023ced8e4986a54eb186f38ea.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382050d9e8dd6e0bc38f677960db90e2.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f607e95b33ae320184a8d9345bacf.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81af9dd5d495094991c91114a3bb25.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3d94f5d3510b3d659a6c7cd3f2dd6.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002a3f8a4093b06a0a20bb2b86092b6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f2d873b3a034acd83652c52a69808.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222d903f1ab20c7d2fbf2781e5910b7.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00693268fb912db5f1feeab3a96a2692.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5037b52b20ee9586b5400ff4b189b23.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd73a3efa96ae8016ec4d04c544cea.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997ee2fe42a965482ddf9c622e334bc.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4d040b59d80869b798127af7f887d.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563493c0054b1184266ef1c7d5233e08.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951b106f1df653178133ce215d6261b.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c2725abc65fc4f56e73baa77f81ed.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b145fa02cdb869620cc0ad5917c848.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3a5882d84315ac3a650f2eb6b9616.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c439461fb411e89dd93e84b116f78.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3233f04879f51011cf2f917fb8cf8c.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944a75b968a22de904dabd5948d2d7a.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15464a94614a45a6f340cb2be08d9c97.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f6ad4ac6c05b47ddf9dd916d9823b.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428883b703fb3a8c2f881d7a81b93d4.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4d20a1dd27be935a8cd6462804d54.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a128ea62ac555a7a5d4d41ae240b3.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df72f15b5fc75c9f12f879a2eb4a3e.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae09ca259c79dc563fe298c2d4a76.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ecd1449568785e9de0c9298931ca1.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032ef09f568e804d9da53c92d2cac6d.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406024a008bd3840bb985cd5c13f90e.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b625c81797d26e96df60fd00003faa4.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89776d4b1a6aad72b847d5f9df00cc.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d44f3178f8fe618f126cc4503ccda.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac4fbd7f61a9fb00442138eb657700.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea51b16b4f070e53d14e9910fcb7c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e94d3f4694810fa9a04959d4a8be2f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d043bd182828cdef558b08feec294d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2519c407d9a340c9a09d3d03e309f18.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6236d2146a5420ce8c36b52f328f50a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff075da0dfeb69f4a64e6c21625b517.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01af5762ff6f722d835b4d3836f23.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a775f0d28cddfb077bf74c9b24561a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5691035ad0398b71da239af51dfba.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c0b16acb117ff93bdd97f1c9e76c8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125f21fa49cfddc1102103207a72b4b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c778ddcdef4ca1797865bdb01c4f7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8135dc813841a28053c4063d2bf27.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb873e1896d4c98613a99f54c4827fb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8162ce875245f68059a82e772ff3398.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f21a879bff1dbd424d269c452f82d6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ea56a27a372fb56aeba5a653a3711.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7114293bacb97141765a11d8549a6b6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21630c2eec30cd22fcba0b061f5fa27.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32faddee1d38462fc84e25572587224.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65349189bb81c2b91edb3719ad65c28.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c74c331606ee05b0b4910b7d2aff8.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9e1b6218f8309a5eb6899b2680280.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e87514456b4493d89111c8b62e56db.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a856abb9ca0399305b28cf148d5f1c.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956c02bad950a5ee985c7f03ccc1d6d.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7631c2cc8c0ff84050bf5e3b38fe518.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35726a382a83ff4d14c7f0ab1e9c466.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eee09ce31000f0736e2ac2913a1b5e.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf475fee9bfb7fc90aaad3d573807f0.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4cd7698968a092ddcdf9df17a7d0d.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678af415234e605c99d9307120adc42.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee24102352051f0eb4c034269b6d27.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44e28a7f3958153921e73c05d48022.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98477247bec0b76894219756b3a08c65.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b48247fc40280f8b65b2a56e68736.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314a234fdbfc66fe212c2328c584ce9.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96d58c7d82c240d5040921dc01ef08.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531ab4a5eaf68539e889e554f8c9961.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dc74ab64c856ff1e6a1f931fc7f42.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e3a9a4fcf71f7b5f2b1c2bb0bddc0.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405f749cf2885c407d41e3927135e66.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7f905eae4ddaf273ee56f25030c5a.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c350faa87626e7c1d75e0ccc2046e9.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688ca2ee9b36a7963a5f5efe9eea83d.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be59ef0e790082322b7ec0bbcf2f5a.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18274ff0d7b5f50d8ae302526390fc.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a7a82d729393764f26666175e3863.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e54e810c546f7365cf87175c205f29.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ffcaad4330b210777bf8f2b9fa9ed.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3027e17b856490a121ef5994441da7.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94131d9db8a872b49ff9d3f08d4e4d.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa2ad7e4ca2fae59f1cff19b3de050.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ec249b48b36e8d119a8fbbc2662df.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d7f11d048b74099cb4aec4110fc13.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158790c1a9051c2e033c14e2d37661a.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12301e57f1b917cbcc34190e0a2bd4.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4377e76b8a47f26edc471972bf738.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210578209089008284b734eaed9b81bf.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f27422adf48ddae85a37c917324c03.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51a721351fbef002228297d66ecff2.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff3a6188c912649bcee15a8dab9670.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f551a93ab0bf8f138b0a5858ed77c11.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8f0fbb7346af2dc3d4a60a26b978a.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd486de2ae5c9ca1c598492685e6c80.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053bbdbb8997293d2915c7d3d14827d.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f19485af23687fa69117c5fe373da.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73794af783c5f1f8d0371e988e9e68.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20ae6e2ad60b85a7a6e96ccf4e8ca9.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b952ff430c103dcd16b9f6bf9864a64.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72476c3147ee8cdb34f2ddf99eef39b5.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4f84f3b540899dc3720d3373b0ec5.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec573e9911062efcd524cc3a2482e.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f90618a9761b8352efc07a0ab2983.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416997f9a8a06b866021e6d7225ce2a.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891e81f957a7304243cffd7588e3a39.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d983c3ccabaaecc1fe1a5a525738e73.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9f1af94bd24742c2aa123005c8164.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea0c50e1b1aa26995d3729b7aba776.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a03f35bbb44ed5e9e95d5f2cbe6e.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e763fe47bd81cfb4896989bda155ea0.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62cc715d8a756e559dc5cfa164c8f0.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c581062e53335a3c7383c601624fc8.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf960e88a3c36dfbefb7d0f54646c3.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473341dde69b2c5fca9e13c7c096d84.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84aa1d5edf4b3bc2b4bed53fe41f4b.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127888c94ce70414e770fa7b367000b1.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366349c1b68a4757422408ddcfa3fec5.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b117ddfdde7979d0b17b35e68f35.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c068ce4468ad751c16188b4b76ad45b.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be62083adf7f2df2fd5ece961b949e.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5882a258eebef6d21fe5b2a021946.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -870,3003 +1011,2703 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="533400" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="447675" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="752475" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="828675" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="733425" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="666750"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="666750"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="666750"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="447675" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="666750"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="666750"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="447675" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>73</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="762000" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>80</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="514350" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>87</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>90</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="666750"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>106</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="676275" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:ext cx="504825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4133,55 +3974,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M130"/>
+  <dimension ref="A1:M169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
-      <selection pane="bottomLeft" activeCell="A130" sqref="A130"/>
+      <selection pane="bottomLeft" activeCell="A169" sqref="A169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="7" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="7" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="7" customWidth="true" style="0"/>
     <col min="12" max="12" width="7" customWidth="true" style="0"/>
     <col min="13" max="13" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -4408,4868 +4249,6389 @@
       <c r="K6" s="2">
         <v>2</v>
       </c>
       <c r="L6" s="2">
         <v>2</v>
       </c>
       <c r="M6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:13" customHeight="1" ht="53">
       <c r="A7" s="3"/>
       <c r="B7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G7" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>9</v>
       </c>
       <c r="I7" s="2">
+        <v>9</v>
+      </c>
+      <c r="J7" s="2">
+        <v>7</v>
+      </c>
+      <c r="K7" s="2">
         <v>6</v>
       </c>
-      <c r="J7" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="L7" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:13" customHeight="1" ht="53">
       <c r="A8" s="3"/>
       <c r="B8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="2">
         <v>0</v>
       </c>
       <c r="G8" s="2">
+        <v>5</v>
+      </c>
+      <c r="H8" s="2">
         <v>7</v>
       </c>
-      <c r="H8" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I8" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J8" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K8" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L8" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13" customHeight="1" ht="53">
       <c r="A9" s="3"/>
       <c r="B9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="2">
         <v>0</v>
       </c>
       <c r="G9" s="2">
+        <v>8</v>
+      </c>
+      <c r="H9" s="2">
+        <v>12</v>
+      </c>
+      <c r="I9" s="2">
+        <v>12</v>
+      </c>
+      <c r="J9" s="2">
+        <v>9</v>
+      </c>
+      <c r="K9" s="2">
+        <v>7</v>
+      </c>
+      <c r="L9" s="2">
         <v>5</v>
-      </c>
-[...13 lines deleted...]
-        <v>1</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" customHeight="1" ht="53">
       <c r="A10" s="3"/>
       <c r="B10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>30</v>
+      </c>
+      <c r="D10" s="2">
+        <v>231155</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F10" s="2">
         <v>0</v>
       </c>
       <c r="G10" s="2">
         <v>8</v>
       </c>
       <c r="H10" s="2">
         <v>12</v>
       </c>
       <c r="I10" s="2">
         <v>12</v>
       </c>
       <c r="J10" s="2">
         <v>9</v>
       </c>
       <c r="K10" s="2">
         <v>7</v>
       </c>
       <c r="L10" s="2">
         <v>5</v>
       </c>
       <c r="M10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13" customHeight="1" ht="53">
       <c r="A11" s="3"/>
       <c r="B11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D11" s="2">
-        <v>231155</v>
+        <v>621</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F11" s="2">
         <v>0</v>
       </c>
       <c r="G11" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H11" s="2">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I11" s="2">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="J11" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="K11" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="L11" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13" customHeight="1" ht="53">
       <c r="A12" s="3"/>
       <c r="B12" s="2" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>39</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F12" s="2">
         <v>0</v>
       </c>
       <c r="G12" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="I12" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J12" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="K12" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L12" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="53">
       <c r="A13" s="3"/>
       <c r="B13" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C13" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="E13" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F13" s="2">
         <v>0</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>1</v>
       </c>
       <c r="I13" s="2">
         <v>0</v>
       </c>
       <c r="J13" s="2">
         <v>0</v>
       </c>
       <c r="K13" s="2">
         <v>0</v>
       </c>
       <c r="L13" s="2">
         <v>0</v>
       </c>
       <c r="M13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="53">
       <c r="A14" s="3"/>
       <c r="B14" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D14" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I14" s="2">
         <v>0</v>
       </c>
       <c r="J14" s="2">
         <v>0</v>
       </c>
       <c r="K14" s="2">
         <v>0</v>
       </c>
       <c r="L14" s="2">
         <v>0</v>
       </c>
       <c r="M14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="53">
       <c r="A15" s="3"/>
       <c r="B15" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G15" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I15" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J15" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K15" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L15" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="53">
       <c r="A16" s="3"/>
       <c r="B16" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G16" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="I16" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="J16" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K16" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L16" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="53">
       <c r="A17" s="3"/>
       <c r="B17" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F17" s="2">
         <v>3</v>
       </c>
       <c r="G17" s="2">
         <v>3</v>
       </c>
       <c r="H17" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I17" s="2">
         <v>3</v>
       </c>
       <c r="J17" s="2">
         <v>3</v>
       </c>
       <c r="K17" s="2">
         <v>2</v>
       </c>
       <c r="L17" s="2">
         <v>2</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="53">
       <c r="A18" s="3"/>
       <c r="B18" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C18" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F18" s="2">
         <v>3</v>
       </c>
       <c r="G18" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>5</v>
       </c>
       <c r="I18" s="2">
         <v>3</v>
       </c>
       <c r="J18" s="2">
         <v>3</v>
       </c>
       <c r="K18" s="2">
         <v>2</v>
       </c>
       <c r="L18" s="2">
         <v>2</v>
       </c>
       <c r="M18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="53">
       <c r="A19" s="3"/>
       <c r="B19" s="2" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="F19" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
       <c r="H19" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I19" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J19" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K19" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L19" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="53">
       <c r="A20" s="3"/>
       <c r="B20" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="2" t="s">
+      <c r="E20" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="I20" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J20" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K20" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L20" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="53">
       <c r="A21" s="3"/>
       <c r="B21" s="2" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="2">
         <v>3</v>
       </c>
       <c r="G21" s="2">
         <v>7</v>
       </c>
       <c r="H21" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I21" s="2">
         <v>7</v>
       </c>
       <c r="J21" s="2">
         <v>7</v>
       </c>
       <c r="K21" s="2">
         <v>4</v>
       </c>
       <c r="L21" s="2">
         <v>2</v>
       </c>
       <c r="M21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="53">
       <c r="A22" s="3"/>
       <c r="B22" s="2" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F22" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G22" s="2">
         <v>7</v>
       </c>
       <c r="H22" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I22" s="2">
         <v>7</v>
       </c>
       <c r="J22" s="2">
         <v>7</v>
       </c>
       <c r="K22" s="2">
         <v>4</v>
       </c>
       <c r="L22" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="53">
       <c r="A23" s="3"/>
       <c r="B23" s="2" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="F23" s="2">
         <v>5</v>
       </c>
       <c r="G23" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H23" s="2">
         <v>11</v>
       </c>
       <c r="I23" s="2">
         <v>7</v>
       </c>
       <c r="J23" s="2">
         <v>7</v>
       </c>
       <c r="K23" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L23" s="2">
         <v>3</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="53">
       <c r="A24" s="3"/>
       <c r="B24" s="2" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="F24" s="2">
         <v>5</v>
       </c>
       <c r="G24" s="2">
         <v>8</v>
       </c>
       <c r="H24" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I24" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J24" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K24" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L24" s="2">
         <v>3</v>
       </c>
       <c r="M24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="53">
       <c r="A25" s="3"/>
       <c r="B25" s="2" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F25" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G25" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H25" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="I25" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J25" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="K25" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L25" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="53">
       <c r="A26" s="3"/>
       <c r="B26" s="2" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="F26" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H26" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I26" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J26" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K26" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L26" s="2">
         <v>0</v>
       </c>
       <c r="M26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="53">
       <c r="A27" s="3"/>
       <c r="B27" s="2" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D27" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G27" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H27" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I27" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J27" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K27" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L27" s="2">
         <v>0</v>
       </c>
       <c r="M27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="53">
       <c r="A28" s="3"/>
       <c r="B28" s="2" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F28" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G28" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I28" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J28" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K28" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L28" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="53">
       <c r="A29" s="3"/>
       <c r="B29" s="2" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F29" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G29" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H29" s="2">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I29" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J29" s="2">
         <v>4</v>
       </c>
       <c r="K29" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L29" s="2">
         <v>2</v>
       </c>
       <c r="M29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="53">
       <c r="A30" s="3"/>
       <c r="B30" s="2" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F30" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G30" s="2">
         <v>7</v>
       </c>
       <c r="H30" s="2">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I30" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J30" s="2">
+        <v>7</v>
+      </c>
+      <c r="K30" s="2">
         <v>4</v>
       </c>
-      <c r="K30" s="2">
+      <c r="L30" s="2">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="M30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="53">
       <c r="A31" s="3"/>
       <c r="B31" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" s="2" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F31" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G31" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H31" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="I31" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J31" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="K31" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L31" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="53">
       <c r="A32" s="3"/>
       <c r="B32" s="2" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F32" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H32" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I32" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J32" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K32" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L32" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="53">
       <c r="A33" s="3"/>
       <c r="B33" s="2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F33" s="2">
+        <v>2</v>
+      </c>
+      <c r="G33" s="2">
+        <v>5</v>
+      </c>
+      <c r="H33" s="2">
+        <v>6</v>
+      </c>
+      <c r="I33" s="2">
         <v>4</v>
       </c>
-      <c r="G33" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="J33" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K33" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L33" s="2">
         <v>2</v>
       </c>
       <c r="M33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="53">
       <c r="A34" s="3"/>
       <c r="B34" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="F34" s="2">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G34" s="2">
         <v>5</v>
       </c>
       <c r="H34" s="2">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="I34" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J34" s="2">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="K34" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L34" s="2">
         <v>2</v>
       </c>
       <c r="M34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="53">
       <c r="A35" s="3"/>
       <c r="B35" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>51</v>
+        <v>88</v>
       </c>
       <c r="F35" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="G35" s="2">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="H35" s="2">
+        <v>23</v>
+      </c>
+      <c r="I35" s="2">
+        <v>18</v>
+      </c>
+      <c r="J35" s="2">
         <v>14</v>
       </c>
-      <c r="I35" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="K35" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="L35" s="2">
+        <v>3</v>
+      </c>
+      <c r="M35" s="2">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="53">
       <c r="A36" s="3"/>
       <c r="B36" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F36" s="2">
         <v>6</v>
       </c>
       <c r="G36" s="2">
         <v>22</v>
       </c>
       <c r="H36" s="2">
         <v>23</v>
       </c>
       <c r="I36" s="2">
         <v>18</v>
       </c>
       <c r="J36" s="2">
         <v>14</v>
       </c>
       <c r="K36" s="2">
         <v>10</v>
       </c>
       <c r="L36" s="2">
         <v>3</v>
       </c>
       <c r="M36" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="53">
       <c r="A37" s="3"/>
       <c r="B37" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D37" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E37" s="2" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F37" s="2">
         <v>6</v>
       </c>
       <c r="G37" s="2">
         <v>22</v>
       </c>
       <c r="H37" s="2">
         <v>23</v>
       </c>
       <c r="I37" s="2">
         <v>18</v>
       </c>
       <c r="J37" s="2">
         <v>14</v>
       </c>
       <c r="K37" s="2">
         <v>10</v>
       </c>
       <c r="L37" s="2">
         <v>3</v>
       </c>
       <c r="M37" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="53">
       <c r="A38" s="3"/>
       <c r="B38" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F38" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G38" s="2">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H38" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I38" s="2">
+        <v>24</v>
+      </c>
+      <c r="J38" s="2">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="K38" s="2">
         <v>10</v>
       </c>
       <c r="L38" s="2">
         <v>3</v>
       </c>
       <c r="M38" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="53">
       <c r="A39" s="3"/>
       <c r="B39" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F39" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G39" s="2">
+        <v>22</v>
+      </c>
+      <c r="H39" s="2">
+        <v>23</v>
+      </c>
+      <c r="I39" s="2">
         <v>18</v>
       </c>
-      <c r="H39" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J39" s="2">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="K39" s="2">
         <v>10</v>
       </c>
       <c r="L39" s="2">
         <v>3</v>
       </c>
       <c r="M39" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="53">
       <c r="A40" s="3"/>
       <c r="B40" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F40" s="2">
         <v>6</v>
       </c>
       <c r="G40" s="2">
         <v>22</v>
       </c>
       <c r="H40" s="2">
         <v>23</v>
       </c>
       <c r="I40" s="2">
         <v>18</v>
       </c>
       <c r="J40" s="2">
         <v>14</v>
       </c>
       <c r="K40" s="2">
         <v>10</v>
       </c>
       <c r="L40" s="2">
         <v>3</v>
       </c>
       <c r="M40" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="53">
       <c r="A41" s="3"/>
       <c r="B41" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F41" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G41" s="2">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="H41" s="2">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I41" s="2">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J41" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K41" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="L41" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M41" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="53">
       <c r="A42" s="3"/>
       <c r="B42" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F42" s="2">
         <v>0</v>
       </c>
       <c r="G42" s="2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H42" s="2">
+        <v>19</v>
+      </c>
+      <c r="I42" s="2">
+        <v>19</v>
+      </c>
+      <c r="J42" s="2">
         <v>15</v>
       </c>
-      <c r="I42" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="K42" s="2">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L42" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="53">
       <c r="A43" s="3"/>
       <c r="B43" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>103</v>
+        <v>43</v>
       </c>
       <c r="F43" s="2">
         <v>0</v>
       </c>
       <c r="G43" s="2">
+        <v>20</v>
+      </c>
+      <c r="H43" s="2">
         <v>14</v>
       </c>
-      <c r="H43" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I43" s="2">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J43" s="2">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="K43" s="2">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="L43" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M43" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="53">
       <c r="A44" s="3"/>
       <c r="B44" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="D44" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E44" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="E44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" s="2">
         <v>0</v>
       </c>
       <c r="G44" s="2">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H44" s="2">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="I44" s="2">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J44" s="2">
+        <v>15</v>
+      </c>
+      <c r="K44" s="2">
         <v>11</v>
       </c>
-      <c r="K44" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="L44" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M44" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="53">
       <c r="A45" s="3"/>
       <c r="B45" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F45" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G45" s="2">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="H45" s="2">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="I45" s="2">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="J45" s="2">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="K45" s="2">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="L45" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="53">
       <c r="A46" s="3"/>
       <c r="B46" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="F46" s="2">
         <v>6</v>
       </c>
       <c r="G46" s="2">
         <v>9</v>
       </c>
       <c r="H46" s="2">
         <v>10</v>
       </c>
       <c r="I46" s="2">
         <v>10</v>
       </c>
       <c r="J46" s="2">
         <v>7</v>
       </c>
       <c r="K46" s="2">
         <v>5</v>
       </c>
       <c r="L46" s="2">
         <v>3</v>
       </c>
       <c r="M46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="53">
       <c r="A47" s="3"/>
       <c r="B47" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F47" s="2">
         <v>6</v>
       </c>
       <c r="G47" s="2">
         <v>9</v>
       </c>
       <c r="H47" s="2">
         <v>10</v>
       </c>
       <c r="I47" s="2">
         <v>10</v>
       </c>
       <c r="J47" s="2">
         <v>7</v>
       </c>
       <c r="K47" s="2">
         <v>5</v>
       </c>
       <c r="L47" s="2">
         <v>3</v>
       </c>
       <c r="M47" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="53">
       <c r="A48" s="3"/>
       <c r="B48" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="F48" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G48" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H48" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I48" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J48" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K48" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L48" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M48" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="53">
       <c r="A49" s="3"/>
       <c r="B49" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D49" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E49" s="2" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="F49" s="2">
         <v>0</v>
       </c>
       <c r="G49" s="2">
         <v>7</v>
       </c>
       <c r="H49" s="2">
         <v>8</v>
       </c>
       <c r="I49" s="2">
         <v>8</v>
       </c>
       <c r="J49" s="2">
+        <v>8</v>
+      </c>
+      <c r="K49" s="2">
         <v>5</v>
       </c>
-      <c r="K49" s="2">
+      <c r="L49" s="2">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M49" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="53">
       <c r="A50" s="3"/>
       <c r="B50" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>111</v>
+        <v>52</v>
       </c>
       <c r="F50" s="2">
         <v>0</v>
       </c>
       <c r="G50" s="2">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="H50" s="2">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="I50" s="2">
         <v>8</v>
       </c>
       <c r="J50" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="K50" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L50" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M50" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="53">
       <c r="A51" s="3"/>
       <c r="B51" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D51" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E51" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G51" s="2">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="H51" s="2">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="I51" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J51" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K51" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L51" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M51" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="53">
       <c r="A52" s="3"/>
       <c r="B52" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="F52" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G52" s="2">
-        <v>7</v>
+        <v>111</v>
       </c>
       <c r="H52" s="2">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="I52" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J52" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K52" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L52" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M52" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="53">
       <c r="A53" s="3"/>
       <c r="B53" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D53" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E53" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E53" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G53" s="2">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="H53" s="2">
         <v>13</v>
       </c>
       <c r="I53" s="2">
+        <v>13</v>
+      </c>
+      <c r="J53" s="2">
+        <v>10</v>
+      </c>
+      <c r="K53" s="2">
         <v>8</v>
       </c>
-      <c r="J53" s="2">
-[...2 lines deleted...]
-      <c r="K53" s="2">
+      <c r="L53" s="2">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="M53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="53">
       <c r="A54" s="3"/>
       <c r="B54" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F54" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G54" s="2">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H54" s="2">
+        <v>18</v>
+      </c>
+      <c r="I54" s="2">
+        <v>18</v>
+      </c>
+      <c r="J54" s="2">
         <v>13</v>
       </c>
-      <c r="I54" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="K54" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L54" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M54" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="53">
       <c r="A55" s="3"/>
       <c r="B55" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>119</v>
+        <v>36</v>
       </c>
       <c r="F55" s="2">
         <v>0</v>
       </c>
       <c r="G55" s="2">
+        <v>10</v>
+      </c>
+      <c r="H55" s="2">
+        <v>15</v>
+      </c>
+      <c r="I55" s="2">
         <v>16</v>
       </c>
-      <c r="H55" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J55" s="2">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="K55" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L55" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M55" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="53">
       <c r="A56" s="3"/>
       <c r="B56" s="2" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>120</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>39</v>
+        <v>121</v>
       </c>
       <c r="F56" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G56" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H56" s="2">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="I56" s="2">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="J56" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K56" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="L56" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M56" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="53">
       <c r="A57" s="3"/>
       <c r="B57" s="2" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F57" s="2">
+        <v>4</v>
+      </c>
+      <c r="G57" s="2">
         <v>6</v>
       </c>
-      <c r="G57" s="2">
+      <c r="H57" s="2">
+        <v>8</v>
+      </c>
+      <c r="I57" s="2">
+        <v>8</v>
+      </c>
+      <c r="J57" s="2">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>5</v>
       </c>
       <c r="K57" s="2">
         <v>3</v>
       </c>
       <c r="L57" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="53">
       <c r="A58" s="3"/>
       <c r="B58" s="2" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F58" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G58" s="2">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="H58" s="2">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="I58" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J58" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K58" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L58" s="2">
         <v>0</v>
       </c>
       <c r="M58" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="53">
       <c r="A59" s="3"/>
       <c r="B59" s="2" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="F59" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G59" s="2">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="H59" s="2">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="I59" s="2">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="J59" s="2">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="K59" s="2">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="L59" s="2">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="M59" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="53">
       <c r="A60" s="3"/>
       <c r="B60" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D60" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E60" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="E60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="2">
+        <v>14</v>
+      </c>
+      <c r="G60" s="2">
+        <v>24</v>
+      </c>
+      <c r="H60" s="2">
+        <v>23</v>
+      </c>
+      <c r="I60" s="2">
+        <v>23</v>
+      </c>
+      <c r="J60" s="2">
         <v>10</v>
       </c>
-      <c r="G60" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="K60" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="L60" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M60" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="53">
       <c r="A61" s="3"/>
       <c r="B61" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F61" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G61" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="H61" s="2">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="I61" s="2">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="J61" s="2">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="K61" s="2">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="L61" s="2">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="M61" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="53">
       <c r="A62" s="3"/>
       <c r="B62" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="F62" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G62" s="2">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="H62" s="2">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="I62" s="2">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J62" s="2">
+        <v>18</v>
+      </c>
+      <c r="K62" s="2">
+        <v>18</v>
+      </c>
+      <c r="L62" s="2">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>4</v>
       </c>
       <c r="M62" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="53">
       <c r="A63" s="3"/>
       <c r="B63" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>30</v>
+      </c>
+      <c r="D63" s="2">
+        <v>231155</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="F63" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G63" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H63" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I63" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J63" s="2">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="K63" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L63" s="2">
         <v>3</v>
       </c>
       <c r="M63" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="53">
       <c r="A64" s="3"/>
       <c r="B64" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D64" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="C64" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="2" t="s">
-        <v>51</v>
+        <v>132</v>
       </c>
       <c r="F64" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G64" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H64" s="2">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I64" s="2">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="J64" s="2">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="K64" s="2">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="L64" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="M64" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="53">
       <c r="A65" s="3"/>
       <c r="B65" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>231155</v>
+        <v>54</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>133</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F65" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G65" s="2">
+        <v>5</v>
+      </c>
+      <c r="H65" s="2">
         <v>9</v>
       </c>
-      <c r="H65" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I65" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J65" s="2">
         <v>7</v>
       </c>
       <c r="K65" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L65" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M65" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="53">
       <c r="A66" s="3"/>
       <c r="B66" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>33</v>
+        <v>135</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="F66" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G66" s="2">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="H66" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I66" s="2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J66" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="K66" s="2">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L66" s="2">
         <v>3</v>
       </c>
       <c r="M66" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="53">
       <c r="A67" s="3"/>
       <c r="B67" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>49</v>
+        <v>135</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>137</v>
+        <v>57</v>
       </c>
       <c r="F67" s="2">
         <v>5</v>
       </c>
       <c r="G67" s="2">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="H67" s="2">
+        <v>16</v>
+      </c>
+      <c r="I67" s="2">
+        <v>16</v>
+      </c>
+      <c r="J67" s="2">
         <v>12</v>
       </c>
-      <c r="I67" s="2">
-[...2 lines deleted...]
-      <c r="J67" s="2">
+      <c r="K67" s="2">
         <v>10</v>
       </c>
-      <c r="K67" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="L67" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M67" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="53">
       <c r="A68" s="3"/>
       <c r="B68" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>30</v>
+        <v>86</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F68" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G68" s="2">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="H68" s="2">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="I68" s="2">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="J68" s="2">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="K68" s="2">
+        <v>6</v>
+      </c>
+      <c r="L68" s="2">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="M68" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="53">
       <c r="A69" s="3"/>
       <c r="B69" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>140</v>
+        <v>14</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="F69" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G69" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H69" s="2">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="I69" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J69" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="K69" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L69" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M69" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="53">
       <c r="A70" s="3"/>
       <c r="B70" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>140</v>
+        <v>49</v>
       </c>
       <c r="D70" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E70" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="E70" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G70" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H70" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="I70" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J70" s="2">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="K70" s="2">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="L70" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M70" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="53">
       <c r="A71" s="3"/>
       <c r="B71" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>140</v>
+        <v>49</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>59</v>
+        <v>143</v>
       </c>
       <c r="F71" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G71" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H71" s="2">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="I71" s="2">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="J71" s="2">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="K71" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="L71" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M71" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="53">
       <c r="A72" s="3"/>
       <c r="B72" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>140</v>
+        <v>49</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>147</v>
+        <v>108</v>
       </c>
       <c r="F72" s="2">
+        <v>3</v>
+      </c>
+      <c r="G72" s="2">
         <v>6</v>
       </c>
-      <c r="G72" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H72" s="2">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="I72" s="2">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="J72" s="2">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="K72" s="2">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="L72" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="M72" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="53">
       <c r="A73" s="3"/>
       <c r="B73" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>149</v>
+        <v>41</v>
       </c>
       <c r="F73" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G73" s="2">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="H73" s="2">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="I73" s="2">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="J73" s="2">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="K73" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L73" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M73" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="53">
       <c r="A74" s="3"/>
       <c r="B74" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>51</v>
+        <v>148</v>
       </c>
       <c r="F74" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G74" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H74" s="2">
         <v>8</v>
       </c>
       <c r="I74" s="2">
         <v>8</v>
       </c>
       <c r="J74" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K74" s="2">
         <v>3</v>
       </c>
       <c r="L74" s="2">
         <v>1</v>
       </c>
       <c r="M74" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="53">
       <c r="A75" s="3"/>
       <c r="B75" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>30</v>
+      </c>
+      <c r="D75" s="2">
+        <v>231155</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F75" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G75" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H75" s="2">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I75" s="2">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="J75" s="2">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="K75" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="L75" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M75" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="53">
       <c r="A76" s="3"/>
       <c r="B76" s="2" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>35</v>
+        <v>152</v>
       </c>
       <c r="F76" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G76" s="2">
         <v>8</v>
       </c>
       <c r="H76" s="2">
         <v>8</v>
       </c>
       <c r="I76" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J76" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K76" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L76" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M76" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="53">
       <c r="A77" s="3"/>
       <c r="B77" s="2" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D77" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E77" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="E77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G77" s="2">
+        <v>5</v>
+      </c>
+      <c r="H77" s="2">
+        <v>6</v>
+      </c>
+      <c r="I77" s="2">
+        <v>6</v>
+      </c>
+      <c r="J77" s="2">
+        <v>4</v>
+      </c>
+      <c r="K77" s="2">
+        <v>3</v>
+      </c>
+      <c r="L77" s="2">
         <v>1</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M77" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="53">
       <c r="A78" s="3"/>
       <c r="B78" s="2" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>155</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="F78" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G78" s="2">
+        <v>8</v>
+      </c>
+      <c r="H78" s="2">
+        <v>12</v>
+      </c>
+      <c r="I78" s="2">
+        <v>12</v>
+      </c>
+      <c r="J78" s="2">
+        <v>10</v>
+      </c>
+      <c r="K78" s="2">
         <v>6</v>
       </c>
-      <c r="H78" s="2">
-[...8 lines deleted...]
-      <c r="K78" s="2">
+      <c r="L78" s="2">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="M78" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="53">
       <c r="A79" s="3"/>
       <c r="B79" s="2" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>156</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>44</v>
+        <v>157</v>
       </c>
       <c r="F79" s="2">
+        <v>4</v>
+      </c>
+      <c r="G79" s="2">
+        <v>6</v>
+      </c>
+      <c r="H79" s="2">
+        <v>8</v>
+      </c>
+      <c r="I79" s="2">
+        <v>8</v>
+      </c>
+      <c r="J79" s="2">
+        <v>6</v>
+      </c>
+      <c r="K79" s="2">
         <v>3</v>
       </c>
-      <c r="G79" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="L79" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M79" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="53">
       <c r="A80" s="3"/>
       <c r="B80" s="2" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>30</v>
+        <v>158</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>158</v>
+        <v>104</v>
       </c>
       <c r="F80" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G80" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H80" s="2">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I80" s="2">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="J80" s="2">
         <v>7</v>
       </c>
       <c r="K80" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L80" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M80" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="53">
       <c r="A81" s="3"/>
       <c r="B81" s="2" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>231155</v>
+        <v>30</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>159</v>
+        <v>52</v>
       </c>
       <c r="F81" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G81" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H81" s="2">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I81" s="2">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="J81" s="2">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="K81" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="L81" s="2">
         <v>5</v>
       </c>
       <c r="M81" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="53">
       <c r="A82" s="3"/>
       <c r="B82" s="2" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>161</v>
+        <v>31</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="F82" s="2">
         <v>5</v>
       </c>
       <c r="G82" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H82" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I82" s="2">
         <v>8</v>
       </c>
       <c r="J82" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K82" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L82" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M82" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="53">
       <c r="A83" s="3"/>
       <c r="B83" s="2" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="F83" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G83" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H83" s="2">
+        <v>8</v>
+      </c>
+      <c r="I83" s="2">
+        <v>8</v>
+      </c>
+      <c r="J83" s="2">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>4</v>
       </c>
       <c r="K83" s="2">
         <v>3</v>
       </c>
       <c r="L83" s="2">
         <v>1</v>
       </c>
       <c r="M83" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="53">
       <c r="A84" s="3"/>
       <c r="B84" s="2" t="s">
         <v>160</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>49</v>
+        <v>135</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>137</v>
+        <v>162</v>
       </c>
       <c r="F84" s="2">
         <v>5</v>
       </c>
       <c r="G84" s="2">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="H84" s="2">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I84" s="2">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="J84" s="2">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="K84" s="2">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="L84" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M84" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="53">
       <c r="A85" s="3"/>
       <c r="B85" s="2" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>30</v>
+        <v>135</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>139</v>
+        <v>32</v>
       </c>
       <c r="F85" s="2">
+        <v>2</v>
+      </c>
+      <c r="G85" s="2">
         <v>5</v>
       </c>
-      <c r="G85" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H85" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I85" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J85" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K85" s="2">
         <v>4</v>
       </c>
       <c r="L85" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M85" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="53">
       <c r="A86" s="3"/>
       <c r="B86" s="2" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>26</v>
+        <v>135</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F86" s="2">
+        <v>2</v>
+      </c>
+      <c r="G86" s="2">
+        <v>5</v>
+      </c>
+      <c r="H86" s="2">
+        <v>6</v>
+      </c>
+      <c r="I86" s="2">
+        <v>6</v>
+      </c>
+      <c r="J86" s="2">
+        <v>5</v>
+      </c>
+      <c r="K86" s="2">
         <v>4</v>
       </c>
-      <c r="G86" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="L86" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M86" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="53">
       <c r="A87" s="3"/>
       <c r="B87" s="2" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>169</v>
+        <v>135</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="F87" s="2">
         <v>4</v>
       </c>
       <c r="G87" s="2">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H87" s="2">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I87" s="2">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="J87" s="2">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="K87" s="2">
+        <v>9</v>
+      </c>
+      <c r="L87" s="2">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M87" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="53">
       <c r="A88" s="3"/>
       <c r="B88" s="2" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>33</v>
+        <v>135</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>36</v>
+        <v>170</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="F88" s="2">
+        <v>7</v>
+      </c>
+      <c r="G88" s="2">
+        <v>15</v>
+      </c>
+      <c r="H88" s="2">
+        <v>12</v>
+      </c>
+      <c r="I88" s="2">
+        <v>18</v>
+      </c>
+      <c r="J88" s="2">
+        <v>0</v>
+      </c>
+      <c r="K88" s="2">
         <v>4</v>
       </c>
-      <c r="G88" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="L88" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M88" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="53">
       <c r="A89" s="3"/>
       <c r="B89" s="2" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>33</v>
+        <v>135</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>34</v>
+        <v>170</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="F89" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G89" s="2">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="H89" s="2">
         <v>9</v>
       </c>
       <c r="I89" s="2">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J89" s="2">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="K89" s="2">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="L89" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M89" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="53">
       <c r="A90" s="3"/>
       <c r="B90" s="2" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>34</v>
+        <v>173</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="F90" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G90" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H90" s="2">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="I90" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J90" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K90" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L90" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M90" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="53">
       <c r="A91" s="3"/>
       <c r="B91" s="2" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="F91" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G91" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H91" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="I91" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J91" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K91" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L91" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M91" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="53">
       <c r="A92" s="3"/>
       <c r="B92" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>173</v>
+        <v>72</v>
       </c>
       <c r="F92" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G92" s="2">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="H92" s="2">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="I92" s="2">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="J92" s="2">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="K92" s="2">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="L92" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M92" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="53">
       <c r="A93" s="3"/>
       <c r="B93" s="2" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>35</v>
+        <v>178</v>
       </c>
       <c r="F93" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G93" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H93" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I93" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J93" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K93" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L93" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M93" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="53">
       <c r="A94" s="3"/>
       <c r="B94" s="2" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F94" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G94" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H94" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I94" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J94" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K94" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L94" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M94" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="53">
       <c r="A95" s="3"/>
       <c r="B95" s="2" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>178</v>
+        <v>35</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>179</v>
+        <v>81</v>
       </c>
       <c r="F95" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G95" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H95" s="2">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="I95" s="2">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="J95" s="2">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="K95" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L95" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M95" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="53">
       <c r="A96" s="3"/>
       <c r="B96" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D96" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="C96" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="2" t="s">
-        <v>182</v>
+        <v>81</v>
       </c>
       <c r="F96" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G96" s="2">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="H96" s="2">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="I96" s="2">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J96" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="K96" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="L96" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M96" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="53">
       <c r="A97" s="3"/>
       <c r="B97" s="2" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>183</v>
+        <v>48</v>
       </c>
       <c r="F97" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G97" s="2">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="H97" s="2">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="I97" s="2">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J97" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="K97" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="L97" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M97" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="53">
       <c r="A98" s="3"/>
       <c r="B98" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>140</v>
+        <v>54</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>184</v>
+        <v>72</v>
       </c>
       <c r="F98" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G98" s="2">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="H98" s="2">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="I98" s="2">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J98" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="K98" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="L98" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M98" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="53">
       <c r="A99" s="3"/>
       <c r="B99" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>30</v>
+      </c>
+      <c r="D99" s="2">
+        <v>231155</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>185</v>
+        <v>36</v>
       </c>
       <c r="F99" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G99" s="2">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="H99" s="2">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="I99" s="2">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J99" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="K99" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="L99" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M99" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="53">
       <c r="A100" s="3"/>
       <c r="B100" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="F100" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G100" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H100" s="2">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="I100" s="2">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J100" s="2">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="K100" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="L100" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M100" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="53">
       <c r="A101" s="3"/>
       <c r="B101" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>30</v>
+      </c>
+      <c r="D101" s="2">
+        <v>231155</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="F101" s="2">
         <v>0</v>
       </c>
       <c r="G101" s="2">
         <v>0</v>
       </c>
       <c r="H101" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I101" s="2">
         <v>0</v>
       </c>
       <c r="J101" s="2">
         <v>0</v>
       </c>
       <c r="K101" s="2">
         <v>0</v>
       </c>
       <c r="L101" s="2">
         <v>0</v>
       </c>
       <c r="M101" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="53">
       <c r="A102" s="3"/>
       <c r="B102" s="2" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>140</v>
+        <v>30</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>192</v>
+        <v>52</v>
       </c>
       <c r="F102" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G102" s="2">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H102" s="2">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="I102" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J102" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="K102" s="2">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="L102" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M102" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="53">
       <c r="A103" s="3"/>
       <c r="B103" s="2" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>187</v>
+        <v>54</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>194</v>
+        <v>48</v>
       </c>
       <c r="F103" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G103" s="2">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="H103" s="2">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="I103" s="2">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="J103" s="2">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="K103" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="L103" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M103" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="53">
       <c r="A104" s="3"/>
       <c r="B104" s="2" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>74</v>
+        <v>187</v>
       </c>
       <c r="F104" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G104" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H104" s="2">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="I104" s="2">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="J104" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="K104" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L104" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M104" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="53">
       <c r="A105" s="3"/>
       <c r="B105" s="2" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>196</v>
+        <v>72</v>
       </c>
       <c r="F105" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G105" s="2">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H105" s="2">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="I105" s="2">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J105" s="2">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="K105" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="L105" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M105" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="53">
       <c r="A106" s="3"/>
       <c r="B106" s="2" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>198</v>
+        <v>72</v>
       </c>
       <c r="F106" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G106" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H106" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="I106" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J106" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="K106" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L106" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M106" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="53">
       <c r="A107" s="3"/>
       <c r="B107" s="2" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>140</v>
+        <v>54</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="F107" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G107" s="2">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="H107" s="2">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="I107" s="2">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="J107" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="K107" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L107" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M107" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="53">
       <c r="A108" s="3"/>
       <c r="B108" s="2" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>140</v>
+        <v>17</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F108" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G108" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H108" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="I108" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J108" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="K108" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="L108" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M108" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="53">
       <c r="A109" s="3"/>
       <c r="B109" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D109" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="C109" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" s="2" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="F109" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G109" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="H109" s="2">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="I109" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="J109" s="2">
         <v>0</v>
       </c>
       <c r="K109" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="L109" s="2">
         <v>0</v>
       </c>
       <c r="M109" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="53">
       <c r="A110" s="3"/>
       <c r="B110" s="2" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>140</v>
+        <v>14</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>201</v>
+        <v>72</v>
       </c>
       <c r="F110" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G110" s="2">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="H110" s="2">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="I110" s="2">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="J110" s="2">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="K110" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="L110" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M110" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="53">
       <c r="A111" s="3"/>
       <c r="B111" s="2" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>140</v>
+        <v>17</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="F111" s="2">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="G111" s="2">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="H111" s="2">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="I111" s="2">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="J111" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="K111" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L111" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M111" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="53">
       <c r="A112" s="3"/>
       <c r="B112" s="2" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>46</v>
+        <v>72</v>
       </c>
       <c r="F112" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G112" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H112" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I112" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J112" s="2">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="K112" s="2">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="L112" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M112" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="53">
       <c r="A113" s="3"/>
       <c r="B113" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C113" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D113" s="2">
+        <v>231155</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F113" s="2">
+        <v>0</v>
+      </c>
+      <c r="G113" s="2">
+        <v>10</v>
+      </c>
+      <c r="H113" s="2">
+        <v>13</v>
+      </c>
+      <c r="I113" s="2">
         <v>14</v>
       </c>
-      <c r="D113" s="2" t="s">
-[...5 lines deleted...]
-      <c r="F113" s="2">
+      <c r="J113" s="2">
+        <v>9</v>
+      </c>
+      <c r="K113" s="2">
+        <v>7</v>
+      </c>
+      <c r="L113" s="2">
         <v>5</v>
-      </c>
-[...16 lines deleted...]
-        <v>2</v>
       </c>
       <c r="M113" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="53">
       <c r="A114" s="3"/>
       <c r="B114" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>30</v>
+        <v>86</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="F114" s="2">
+        <v>0</v>
+      </c>
+      <c r="G114" s="2">
+        <v>11</v>
+      </c>
+      <c r="H114" s="2">
+        <v>13</v>
+      </c>
+      <c r="I114" s="2">
+        <v>8</v>
+      </c>
+      <c r="J114" s="2">
         <v>5</v>
       </c>
-      <c r="G114" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="K114" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L114" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M114" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="53">
       <c r="A115" s="3"/>
       <c r="B115" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>202</v>
+        <v>105</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>51</v>
+        <v>198</v>
       </c>
       <c r="F115" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G115" s="2">
+        <v>11</v>
+      </c>
+      <c r="H115" s="2">
+        <v>13</v>
+      </c>
+      <c r="I115" s="2">
+        <v>8</v>
+      </c>
+      <c r="J115" s="2">
+        <v>5</v>
+      </c>
+      <c r="K115" s="2">
         <v>3</v>
-      </c>
-[...10 lines deleted...]
-        <v>2</v>
       </c>
       <c r="L115" s="2">
         <v>1</v>
       </c>
       <c r="M115" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="53">
       <c r="A116" s="3"/>
       <c r="B116" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>203</v>
+        <v>105</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>201</v>
+        <v>72</v>
       </c>
       <c r="F116" s="2">
+        <v>0</v>
+      </c>
+      <c r="G116" s="2">
+        <v>11</v>
+      </c>
+      <c r="H116" s="2">
+        <v>13</v>
+      </c>
+      <c r="I116" s="2">
+        <v>8</v>
+      </c>
+      <c r="J116" s="2">
         <v>5</v>
       </c>
-      <c r="G116" s="2">
-[...10 lines deleted...]
-      </c>
       <c r="K116" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="L116" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M116" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="53">
       <c r="A117" s="3"/>
       <c r="B117" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>204</v>
+        <v>105</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F117" s="2">
+        <v>0</v>
+      </c>
+      <c r="G117" s="2">
+        <v>11</v>
+      </c>
+      <c r="H117" s="2">
+        <v>13</v>
+      </c>
+      <c r="I117" s="2">
+        <v>8</v>
+      </c>
+      <c r="J117" s="2">
+        <v>5</v>
+      </c>
+      <c r="K117" s="2">
         <v>3</v>
       </c>
-      <c r="G117" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="L117" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M117" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="53">
       <c r="A118" s="3"/>
       <c r="B118" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>204</v>
+        <v>105</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>205</v>
+        <v>178</v>
       </c>
       <c r="F118" s="2">
+        <v>0</v>
+      </c>
+      <c r="G118" s="2">
+        <v>11</v>
+      </c>
+      <c r="H118" s="2">
+        <v>13</v>
+      </c>
+      <c r="I118" s="2">
+        <v>8</v>
+      </c>
+      <c r="J118" s="2">
+        <v>5</v>
+      </c>
+      <c r="K118" s="2">
         <v>3</v>
       </c>
-      <c r="G118" s="2">
-[...13 lines deleted...]
-      </c>
       <c r="L118" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M118" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="53">
       <c r="A119" s="3"/>
       <c r="B119" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>201</v>
+        <v>52</v>
       </c>
       <c r="F119" s="2">
+        <v>4</v>
+      </c>
+      <c r="G119" s="2">
+        <v>10</v>
+      </c>
+      <c r="H119" s="2">
+        <v>13</v>
+      </c>
+      <c r="I119" s="2">
+        <v>13</v>
+      </c>
+      <c r="J119" s="2">
+        <v>10</v>
+      </c>
+      <c r="K119" s="2">
+        <v>8</v>
+      </c>
+      <c r="L119" s="2">
         <v>3</v>
-      </c>
-[...16 lines deleted...]
-        <v>2</v>
       </c>
       <c r="M119" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="53">
       <c r="A120" s="3"/>
       <c r="B120" s="2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>55</v>
+        <v>187</v>
       </c>
       <c r="F120" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G120" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H120" s="2">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="I120" s="2">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="J120" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K120" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L120" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M120" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="53">
       <c r="A121" s="3"/>
       <c r="B121" s="2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="F121" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G121" s="2">
         <v>10</v>
       </c>
       <c r="H121" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I121" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J121" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K121" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L121" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M121" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="53">
       <c r="A122" s="3"/>
       <c r="B122" s="2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="F122" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G122" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H122" s="2">
         <v>13</v>
       </c>
       <c r="I122" s="2">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="J122" s="2">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="K122" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="L122" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M122" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="53">
       <c r="A123" s="3"/>
       <c r="B123" s="2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F123" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G123" s="2">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="H123" s="2">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="I123" s="2">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="J123" s="2">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="K123" s="2">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L123" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="M123" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="53">
       <c r="A124" s="3"/>
       <c r="B124" s="2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="F124" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G124" s="2">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="H124" s="2">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="I124" s="2">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="J124" s="2">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="K124" s="2">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L124" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M124" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="53">
       <c r="A125" s="3"/>
       <c r="B125" s="2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="F125" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="G125" s="2">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="H125" s="2">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="I125" s="2">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="J125" s="2">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="K125" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="L125" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="M125" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="53">
       <c r="A126" s="3"/>
       <c r="B126" s="2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>140</v>
+        <v>14</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>182</v>
+        <v>48</v>
       </c>
       <c r="F126" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G126" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="H126" s="2">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="I126" s="2">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="J126" s="2">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="K126" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="L126" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="M126" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="53">
       <c r="A127" s="3"/>
       <c r="B127" s="2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>140</v>
+        <v>14</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>210</v>
+        <v>175</v>
       </c>
       <c r="F127" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G127" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="H127" s="2">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="I127" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="J127" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="K127" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="L127" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M127" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="53">
       <c r="A128" s="3"/>
       <c r="B128" s="2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>140</v>
+        <v>54</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="F128" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G128" s="2">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="H128" s="2">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="I128" s="2">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="J128" s="2">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="K128" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="L128" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M128" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="53">
       <c r="A129" s="3"/>
       <c r="B129" s="2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>140</v>
+        <v>54</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>209</v>
+        <v>183</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F129" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G129" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H129" s="2">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="I129" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J129" s="2">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="K129" s="2">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="L129" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M129" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="53">
       <c r="A130" s="3"/>
       <c r="B130" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F130" s="2">
+        <v>0</v>
+      </c>
+      <c r="G130" s="2">
+        <v>0</v>
+      </c>
+      <c r="H130" s="2">
+        <v>1</v>
+      </c>
+      <c r="I130" s="2">
+        <v>0</v>
+      </c>
+      <c r="J130" s="2">
+        <v>0</v>
+      </c>
+      <c r="K130" s="2">
+        <v>0</v>
+      </c>
+      <c r="L130" s="2">
+        <v>0</v>
+      </c>
+      <c r="M130" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" customHeight="1" ht="53">
+      <c r="A131" s="3"/>
+      <c r="B131" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D131" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="C130" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D130" s="2" t="s">
+      <c r="E131" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F131" s="2">
+        <v>0</v>
+      </c>
+      <c r="G131" s="2">
+        <v>0</v>
+      </c>
+      <c r="H131" s="2">
+        <v>1</v>
+      </c>
+      <c r="I131" s="2">
+        <v>0</v>
+      </c>
+      <c r="J131" s="2">
+        <v>0</v>
+      </c>
+      <c r="K131" s="2">
+        <v>0</v>
+      </c>
+      <c r="L131" s="2">
+        <v>0</v>
+      </c>
+      <c r="M131" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" customHeight="1" ht="53">
+      <c r="A132" s="3"/>
+      <c r="B132" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F132" s="2">
+        <v>0</v>
+      </c>
+      <c r="G132" s="2">
+        <v>0</v>
+      </c>
+      <c r="H132" s="2">
+        <v>1</v>
+      </c>
+      <c r="I132" s="2">
+        <v>0</v>
+      </c>
+      <c r="J132" s="2">
+        <v>0</v>
+      </c>
+      <c r="K132" s="2">
+        <v>0</v>
+      </c>
+      <c r="L132" s="2">
+        <v>0</v>
+      </c>
+      <c r="M132" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" customHeight="1" ht="53">
+      <c r="A133" s="3"/>
+      <c r="B133" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F133" s="2">
+        <v>0</v>
+      </c>
+      <c r="G133" s="2">
+        <v>0</v>
+      </c>
+      <c r="H133" s="2">
+        <v>1</v>
+      </c>
+      <c r="I133" s="2">
+        <v>0</v>
+      </c>
+      <c r="J133" s="2">
+        <v>0</v>
+      </c>
+      <c r="K133" s="2">
+        <v>0</v>
+      </c>
+      <c r="L133" s="2">
+        <v>0</v>
+      </c>
+      <c r="M133" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" customHeight="1" ht="53">
+      <c r="A134" s="3"/>
+      <c r="B134" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D134" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="E130" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F130" s="2">
+      <c r="E134" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F134" s="2">
+        <v>0</v>
+      </c>
+      <c r="G134" s="2">
+        <v>0</v>
+      </c>
+      <c r="H134" s="2">
+        <v>1</v>
+      </c>
+      <c r="I134" s="2">
+        <v>0</v>
+      </c>
+      <c r="J134" s="2">
+        <v>0</v>
+      </c>
+      <c r="K134" s="2">
+        <v>0</v>
+      </c>
+      <c r="L134" s="2">
+        <v>0</v>
+      </c>
+      <c r="M134" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" customHeight="1" ht="53">
+      <c r="A135" s="3"/>
+      <c r="B135" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F135" s="2">
+        <v>0</v>
+      </c>
+      <c r="G135" s="2">
+        <v>0</v>
+      </c>
+      <c r="H135" s="2">
+        <v>1</v>
+      </c>
+      <c r="I135" s="2">
+        <v>0</v>
+      </c>
+      <c r="J135" s="2">
+        <v>0</v>
+      </c>
+      <c r="K135" s="2">
+        <v>0</v>
+      </c>
+      <c r="L135" s="2">
+        <v>0</v>
+      </c>
+      <c r="M135" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" customHeight="1" ht="53">
+      <c r="A136" s="3"/>
+      <c r="B136" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F136" s="2">
+        <v>0</v>
+      </c>
+      <c r="G136" s="2">
+        <v>0</v>
+      </c>
+      <c r="H136" s="2">
+        <v>1</v>
+      </c>
+      <c r="I136" s="2">
+        <v>0</v>
+      </c>
+      <c r="J136" s="2">
+        <v>0</v>
+      </c>
+      <c r="K136" s="2">
+        <v>0</v>
+      </c>
+      <c r="L136" s="2">
+        <v>0</v>
+      </c>
+      <c r="M136" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" customHeight="1" ht="53">
+      <c r="A137" s="3"/>
+      <c r="B137" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F137" s="2">
+        <v>0</v>
+      </c>
+      <c r="G137" s="2">
+        <v>0</v>
+      </c>
+      <c r="H137" s="2">
+        <v>1</v>
+      </c>
+      <c r="I137" s="2">
+        <v>0</v>
+      </c>
+      <c r="J137" s="2">
+        <v>0</v>
+      </c>
+      <c r="K137" s="2">
+        <v>0</v>
+      </c>
+      <c r="L137" s="2">
+        <v>0</v>
+      </c>
+      <c r="M137" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" customHeight="1" ht="53">
+      <c r="A138" s="3"/>
+      <c r="B138" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F138" s="2">
+        <v>0</v>
+      </c>
+      <c r="G138" s="2">
+        <v>0</v>
+      </c>
+      <c r="H138" s="2">
+        <v>1</v>
+      </c>
+      <c r="I138" s="2">
+        <v>0</v>
+      </c>
+      <c r="J138" s="2">
+        <v>0</v>
+      </c>
+      <c r="K138" s="2">
+        <v>0</v>
+      </c>
+      <c r="L138" s="2">
+        <v>0</v>
+      </c>
+      <c r="M138" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" customHeight="1" ht="53">
+      <c r="A139" s="3"/>
+      <c r="B139" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="F139" s="2">
+        <v>0</v>
+      </c>
+      <c r="G139" s="2">
+        <v>0</v>
+      </c>
+      <c r="H139" s="2">
+        <v>1</v>
+      </c>
+      <c r="I139" s="2">
+        <v>0</v>
+      </c>
+      <c r="J139" s="2">
+        <v>0</v>
+      </c>
+      <c r="K139" s="2">
+        <v>0</v>
+      </c>
+      <c r="L139" s="2">
+        <v>0</v>
+      </c>
+      <c r="M139" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" customHeight="1" ht="53">
+      <c r="A140" s="3"/>
+      <c r="B140" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F140" s="2">
+        <v>0</v>
+      </c>
+      <c r="G140" s="2">
+        <v>0</v>
+      </c>
+      <c r="H140" s="2">
+        <v>1</v>
+      </c>
+      <c r="I140" s="2">
+        <v>0</v>
+      </c>
+      <c r="J140" s="2">
+        <v>0</v>
+      </c>
+      <c r="K140" s="2">
+        <v>0</v>
+      </c>
+      <c r="L140" s="2">
+        <v>0</v>
+      </c>
+      <c r="M140" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" customHeight="1" ht="53">
+      <c r="A141" s="3"/>
+      <c r="B141" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F141" s="2">
+        <v>0</v>
+      </c>
+      <c r="G141" s="2">
+        <v>1</v>
+      </c>
+      <c r="H141" s="2">
+        <v>0</v>
+      </c>
+      <c r="I141" s="2">
+        <v>0</v>
+      </c>
+      <c r="J141" s="2">
+        <v>0</v>
+      </c>
+      <c r="K141" s="2">
+        <v>0</v>
+      </c>
+      <c r="L141" s="2">
+        <v>0</v>
+      </c>
+      <c r="M141" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" customHeight="1" ht="53">
+      <c r="A142" s="3"/>
+      <c r="B142" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F142" s="2">
+        <v>0</v>
+      </c>
+      <c r="G142" s="2">
+        <v>1</v>
+      </c>
+      <c r="H142" s="2">
+        <v>0</v>
+      </c>
+      <c r="I142" s="2">
+        <v>0</v>
+      </c>
+      <c r="J142" s="2">
+        <v>0</v>
+      </c>
+      <c r="K142" s="2">
+        <v>0</v>
+      </c>
+      <c r="L142" s="2">
+        <v>0</v>
+      </c>
+      <c r="M142" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" customHeight="1" ht="53">
+      <c r="A143" s="3"/>
+      <c r="B143" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F143" s="2">
+        <v>0</v>
+      </c>
+      <c r="G143" s="2">
+        <v>1</v>
+      </c>
+      <c r="H143" s="2">
+        <v>0</v>
+      </c>
+      <c r="I143" s="2">
+        <v>0</v>
+      </c>
+      <c r="J143" s="2">
+        <v>0</v>
+      </c>
+      <c r="K143" s="2">
+        <v>0</v>
+      </c>
+      <c r="L143" s="2">
+        <v>0</v>
+      </c>
+      <c r="M143" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" customHeight="1" ht="53">
+      <c r="A144" s="3"/>
+      <c r="B144" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="F144" s="2">
+        <v>0</v>
+      </c>
+      <c r="G144" s="2">
+        <v>0</v>
+      </c>
+      <c r="H144" s="2">
+        <v>1</v>
+      </c>
+      <c r="I144" s="2">
+        <v>0</v>
+      </c>
+      <c r="J144" s="2">
+        <v>0</v>
+      </c>
+      <c r="K144" s="2">
+        <v>0</v>
+      </c>
+      <c r="L144" s="2">
+        <v>0</v>
+      </c>
+      <c r="M144" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" customHeight="1" ht="53">
+      <c r="A145" s="3"/>
+      <c r="B145" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F145" s="2">
+        <v>0</v>
+      </c>
+      <c r="G145" s="2">
+        <v>1</v>
+      </c>
+      <c r="H145" s="2">
+        <v>0</v>
+      </c>
+      <c r="I145" s="2">
+        <v>0</v>
+      </c>
+      <c r="J145" s="2">
+        <v>0</v>
+      </c>
+      <c r="K145" s="2">
+        <v>0</v>
+      </c>
+      <c r="L145" s="2">
+        <v>0</v>
+      </c>
+      <c r="M145" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" customHeight="1" ht="53">
+      <c r="A146" s="3"/>
+      <c r="B146" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F146" s="2">
+        <v>0</v>
+      </c>
+      <c r="G146" s="2">
+        <v>0</v>
+      </c>
+      <c r="H146" s="2">
+        <v>1</v>
+      </c>
+      <c r="I146" s="2">
+        <v>0</v>
+      </c>
+      <c r="J146" s="2">
+        <v>0</v>
+      </c>
+      <c r="K146" s="2">
+        <v>0</v>
+      </c>
+      <c r="L146" s="2">
+        <v>0</v>
+      </c>
+      <c r="M146" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" customHeight="1" ht="53">
+      <c r="A147" s="3"/>
+      <c r="B147" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="F147" s="2">
+        <v>0</v>
+      </c>
+      <c r="G147" s="2">
+        <v>0</v>
+      </c>
+      <c r="H147" s="2">
+        <v>1</v>
+      </c>
+      <c r="I147" s="2">
+        <v>0</v>
+      </c>
+      <c r="J147" s="2">
+        <v>0</v>
+      </c>
+      <c r="K147" s="2">
+        <v>0</v>
+      </c>
+      <c r="L147" s="2">
+        <v>0</v>
+      </c>
+      <c r="M147" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" customHeight="1" ht="53">
+      <c r="A148" s="3"/>
+      <c r="B148" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F148" s="2">
+        <v>0</v>
+      </c>
+      <c r="G148" s="2">
+        <v>0</v>
+      </c>
+      <c r="H148" s="2">
+        <v>1</v>
+      </c>
+      <c r="I148" s="2">
+        <v>0</v>
+      </c>
+      <c r="J148" s="2">
+        <v>0</v>
+      </c>
+      <c r="K148" s="2">
+        <v>0</v>
+      </c>
+      <c r="L148" s="2">
+        <v>0</v>
+      </c>
+      <c r="M148" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" customHeight="1" ht="53">
+      <c r="A149" s="3"/>
+      <c r="B149" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="F149" s="2">
+        <v>0</v>
+      </c>
+      <c r="G149" s="2">
+        <v>0</v>
+      </c>
+      <c r="H149" s="2">
+        <v>1</v>
+      </c>
+      <c r="I149" s="2">
+        <v>0</v>
+      </c>
+      <c r="J149" s="2">
+        <v>0</v>
+      </c>
+      <c r="K149" s="2">
+        <v>0</v>
+      </c>
+      <c r="L149" s="2">
+        <v>0</v>
+      </c>
+      <c r="M149" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" customHeight="1" ht="53">
+      <c r="A150" s="3"/>
+      <c r="B150" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F150" s="2">
+        <v>0</v>
+      </c>
+      <c r="G150" s="2">
+        <v>0</v>
+      </c>
+      <c r="H150" s="2">
+        <v>1</v>
+      </c>
+      <c r="I150" s="2">
+        <v>0</v>
+      </c>
+      <c r="J150" s="2">
+        <v>0</v>
+      </c>
+      <c r="K150" s="2">
+        <v>0</v>
+      </c>
+      <c r="L150" s="2">
+        <v>0</v>
+      </c>
+      <c r="M150" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" customHeight="1" ht="53">
+      <c r="A151" s="3"/>
+      <c r="B151" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F151" s="2">
+        <v>0</v>
+      </c>
+      <c r="G151" s="2">
+        <v>0</v>
+      </c>
+      <c r="H151" s="2">
+        <v>1</v>
+      </c>
+      <c r="I151" s="2">
+        <v>0</v>
+      </c>
+      <c r="J151" s="2">
+        <v>0</v>
+      </c>
+      <c r="K151" s="2">
+        <v>0</v>
+      </c>
+      <c r="L151" s="2">
+        <v>0</v>
+      </c>
+      <c r="M151" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" customHeight="1" ht="53">
+      <c r="A152" s="3"/>
+      <c r="B152" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F152" s="2">
+        <v>0</v>
+      </c>
+      <c r="G152" s="2">
+        <v>0</v>
+      </c>
+      <c r="H152" s="2">
+        <v>1</v>
+      </c>
+      <c r="I152" s="2">
+        <v>0</v>
+      </c>
+      <c r="J152" s="2">
+        <v>0</v>
+      </c>
+      <c r="K152" s="2">
+        <v>0</v>
+      </c>
+      <c r="L152" s="2">
+        <v>0</v>
+      </c>
+      <c r="M152" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" customHeight="1" ht="53">
+      <c r="A153" s="3"/>
+      <c r="B153" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F153" s="2">
+        <v>0</v>
+      </c>
+      <c r="G153" s="2">
+        <v>0</v>
+      </c>
+      <c r="H153" s="2">
+        <v>1</v>
+      </c>
+      <c r="I153" s="2">
+        <v>0</v>
+      </c>
+      <c r="J153" s="2">
+        <v>0</v>
+      </c>
+      <c r="K153" s="2">
+        <v>0</v>
+      </c>
+      <c r="L153" s="2">
+        <v>0</v>
+      </c>
+      <c r="M153" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" customHeight="1" ht="53">
+      <c r="A154" s="3"/>
+      <c r="B154" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F154" s="2">
+        <v>0</v>
+      </c>
+      <c r="G154" s="2">
+        <v>0</v>
+      </c>
+      <c r="H154" s="2">
+        <v>1</v>
+      </c>
+      <c r="I154" s="2">
+        <v>0</v>
+      </c>
+      <c r="J154" s="2">
+        <v>0</v>
+      </c>
+      <c r="K154" s="2">
+        <v>0</v>
+      </c>
+      <c r="L154" s="2">
+        <v>0</v>
+      </c>
+      <c r="M154" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" customHeight="1" ht="53">
+      <c r="A155" s="3"/>
+      <c r="B155" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F155" s="2">
+        <v>0</v>
+      </c>
+      <c r="G155" s="2">
+        <v>0</v>
+      </c>
+      <c r="H155" s="2">
+        <v>1</v>
+      </c>
+      <c r="I155" s="2">
+        <v>0</v>
+      </c>
+      <c r="J155" s="2">
+        <v>0</v>
+      </c>
+      <c r="K155" s="2">
+        <v>0</v>
+      </c>
+      <c r="L155" s="2">
+        <v>0</v>
+      </c>
+      <c r="M155" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" customHeight="1" ht="53">
+      <c r="A156" s="3"/>
+      <c r="B156" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F156" s="2">
+        <v>6</v>
+      </c>
+      <c r="G156" s="2">
+        <v>18</v>
+      </c>
+      <c r="H156" s="2">
+        <v>20</v>
+      </c>
+      <c r="I156" s="2">
+        <v>14</v>
+      </c>
+      <c r="J156" s="2">
+        <v>10</v>
+      </c>
+      <c r="K156" s="2">
+        <v>8</v>
+      </c>
+      <c r="L156" s="2">
+        <v>3</v>
+      </c>
+      <c r="M156" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" customHeight="1" ht="53">
+      <c r="A157" s="3"/>
+      <c r="B157" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F157" s="2">
+        <v>6</v>
+      </c>
+      <c r="G157" s="2">
+        <v>18</v>
+      </c>
+      <c r="H157" s="2">
+        <v>20</v>
+      </c>
+      <c r="I157" s="2">
+        <v>14</v>
+      </c>
+      <c r="J157" s="2">
+        <v>10</v>
+      </c>
+      <c r="K157" s="2">
+        <v>8</v>
+      </c>
+      <c r="L157" s="2">
+        <v>3</v>
+      </c>
+      <c r="M157" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" customHeight="1" ht="53">
+      <c r="A158" s="3"/>
+      <c r="B158" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F158" s="2">
+        <v>6</v>
+      </c>
+      <c r="G158" s="2">
+        <v>18</v>
+      </c>
+      <c r="H158" s="2">
+        <v>20</v>
+      </c>
+      <c r="I158" s="2">
+        <v>14</v>
+      </c>
+      <c r="J158" s="2">
+        <v>10</v>
+      </c>
+      <c r="K158" s="2">
+        <v>8</v>
+      </c>
+      <c r="L158" s="2">
+        <v>3</v>
+      </c>
+      <c r="M158" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" customHeight="1" ht="53">
+      <c r="A159" s="3"/>
+      <c r="B159" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F159" s="2">
+        <v>3</v>
+      </c>
+      <c r="G159" s="2">
+        <v>9</v>
+      </c>
+      <c r="H159" s="2">
+        <v>11</v>
+      </c>
+      <c r="I159" s="2">
         <v>7</v>
       </c>
-      <c r="G130" s="2">
-[...11 lines deleted...]
-      <c r="K130" s="2">
+      <c r="J159" s="2">
+        <v>7</v>
+      </c>
+      <c r="K159" s="2">
         <v>4</v>
       </c>
-      <c r="L130" s="2">
-[...2 lines deleted...]
-      <c r="M130" s="2">
+      <c r="L159" s="2">
+        <v>4</v>
+      </c>
+      <c r="M159" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" customHeight="1" ht="53">
+      <c r="A160" s="3"/>
+      <c r="B160" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="F160" s="2">
+        <v>4</v>
+      </c>
+      <c r="G160" s="2">
+        <v>7</v>
+      </c>
+      <c r="H160" s="2">
+        <v>10</v>
+      </c>
+      <c r="I160" s="2">
+        <v>7</v>
+      </c>
+      <c r="J160" s="2">
+        <v>7</v>
+      </c>
+      <c r="K160" s="2">
+        <v>4</v>
+      </c>
+      <c r="L160" s="2">
+        <v>4</v>
+      </c>
+      <c r="M160" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" customHeight="1" ht="53">
+      <c r="A161" s="3"/>
+      <c r="B161" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F161" s="2">
+        <v>0</v>
+      </c>
+      <c r="G161" s="2">
+        <v>0</v>
+      </c>
+      <c r="H161" s="2">
+        <v>1</v>
+      </c>
+      <c r="I161" s="2">
+        <v>0</v>
+      </c>
+      <c r="J161" s="2">
+        <v>0</v>
+      </c>
+      <c r="K161" s="2">
+        <v>0</v>
+      </c>
+      <c r="L161" s="2">
+        <v>0</v>
+      </c>
+      <c r="M161" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" customHeight="1" ht="53">
+      <c r="A162" s="3"/>
+      <c r="B162" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="F162" s="2">
+        <v>0</v>
+      </c>
+      <c r="G162" s="2">
+        <v>1</v>
+      </c>
+      <c r="H162" s="2">
+        <v>0</v>
+      </c>
+      <c r="I162" s="2">
+        <v>0</v>
+      </c>
+      <c r="J162" s="2">
+        <v>0</v>
+      </c>
+      <c r="K162" s="2">
+        <v>0</v>
+      </c>
+      <c r="L162" s="2">
+        <v>0</v>
+      </c>
+      <c r="M162" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" customHeight="1" ht="53">
+      <c r="A163" s="3"/>
+      <c r="B163" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="F163" s="2">
+        <v>0</v>
+      </c>
+      <c r="G163" s="2">
+        <v>0</v>
+      </c>
+      <c r="H163" s="2">
+        <v>1</v>
+      </c>
+      <c r="I163" s="2">
+        <v>0</v>
+      </c>
+      <c r="J163" s="2">
+        <v>0</v>
+      </c>
+      <c r="K163" s="2">
+        <v>0</v>
+      </c>
+      <c r="L163" s="2">
+        <v>0</v>
+      </c>
+      <c r="M163" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" customHeight="1" ht="53">
+      <c r="A164" s="3"/>
+      <c r="B164" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="F164" s="2">
+        <v>0</v>
+      </c>
+      <c r="G164" s="2">
+        <v>1</v>
+      </c>
+      <c r="H164" s="2">
+        <v>0</v>
+      </c>
+      <c r="I164" s="2">
+        <v>0</v>
+      </c>
+      <c r="J164" s="2">
+        <v>0</v>
+      </c>
+      <c r="K164" s="2">
+        <v>0</v>
+      </c>
+      <c r="L164" s="2">
+        <v>0</v>
+      </c>
+      <c r="M164" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" customHeight="1" ht="53">
+      <c r="A165" s="3"/>
+      <c r="B165" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="F165" s="2">
+        <v>0</v>
+      </c>
+      <c r="G165" s="2">
+        <v>0</v>
+      </c>
+      <c r="H165" s="2">
+        <v>1</v>
+      </c>
+      <c r="I165" s="2">
+        <v>0</v>
+      </c>
+      <c r="J165" s="2">
+        <v>0</v>
+      </c>
+      <c r="K165" s="2">
+        <v>0</v>
+      </c>
+      <c r="L165" s="2">
+        <v>0</v>
+      </c>
+      <c r="M165" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" customHeight="1" ht="53">
+      <c r="A166" s="3"/>
+      <c r="B166" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="F166" s="2">
+        <v>0</v>
+      </c>
+      <c r="G166" s="2">
+        <v>0</v>
+      </c>
+      <c r="H166" s="2">
+        <v>1</v>
+      </c>
+      <c r="I166" s="2">
+        <v>0</v>
+      </c>
+      <c r="J166" s="2">
+        <v>0</v>
+      </c>
+      <c r="K166" s="2">
+        <v>0</v>
+      </c>
+      <c r="L166" s="2">
+        <v>0</v>
+      </c>
+      <c r="M166" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" customHeight="1" ht="53">
+      <c r="A167" s="3"/>
+      <c r="B167" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F167" s="2">
+        <v>0</v>
+      </c>
+      <c r="G167" s="2">
+        <v>0</v>
+      </c>
+      <c r="H167" s="2">
+        <v>1</v>
+      </c>
+      <c r="I167" s="2">
+        <v>0</v>
+      </c>
+      <c r="J167" s="2">
+        <v>0</v>
+      </c>
+      <c r="K167" s="2">
+        <v>0</v>
+      </c>
+      <c r="L167" s="2">
+        <v>0</v>
+      </c>
+      <c r="M167" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" customHeight="1" ht="53">
+      <c r="A168" s="3"/>
+      <c r="B168" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="F168" s="2">
+        <v>0</v>
+      </c>
+      <c r="G168" s="2">
+        <v>0</v>
+      </c>
+      <c r="H168" s="2">
+        <v>1</v>
+      </c>
+      <c r="I168" s="2">
+        <v>0</v>
+      </c>
+      <c r="J168" s="2">
+        <v>0</v>
+      </c>
+      <c r="K168" s="2">
+        <v>0</v>
+      </c>
+      <c r="L168" s="2">
+        <v>0</v>
+      </c>
+      <c r="M168" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" customHeight="1" ht="53">
+      <c r="A169" s="3"/>
+      <c r="B169" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="F169" s="2">
+        <v>0</v>
+      </c>
+      <c r="G169" s="2">
+        <v>0</v>
+      </c>
+      <c r="H169" s="2">
+        <v>1</v>
+      </c>
+      <c r="I169" s="2">
+        <v>0</v>
+      </c>
+      <c r="J169" s="2">
+        <v>0</v>
+      </c>
+      <c r="K169" s="2">
+        <v>0</v>
+      </c>
+      <c r="L169" s="2">
+        <v>0</v>
+      </c>
+      <c r="M169" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>